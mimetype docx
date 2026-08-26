--- v0 (2026-06-13)
+++ v1 (2026-08-26)
@@ -1,96 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="001C50D7" w:rsidRDefault="00F7442D" w:rsidP="001C50D7">
+    <w:p w:rsidR="001C50D7" w:rsidRDefault="00F61AEB" w:rsidP="001C50D7">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F97D4C">
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3017FE58" wp14:editId="23854638">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3086735</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-464185</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3284220" cy="640080"/>
+                <wp:extent cx="3284220" cy="1403985"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3284220" cy="640080"/>
+                          <a:ext cx="3284220" cy="1403985"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="001C50D7" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>收文日期：</w:t>
                             </w:r>
                             <w:r>
@@ -138,55 +142,55 @@
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>案號：</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="3017FE58" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:243.05pt;margin-top:-36.55pt;width:258.6pt;height:50.4pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsdvD0IwIAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tu2zAQ3RfoHQjua8mKnTiC5SBN6qJA&#10;+gHSHoCmKIsoyWFJ2lJ6gQA9QLruAXqAHig5R4eU4xjtrqgWBKmZeZz35nF+1mtFtsJ5Caai41FO&#10;iTAcamnWFf30cfliRokPzNRMgREVvRGeni2eP5t3thQFtKBq4QiCGF92tqJtCLbMMs9boZkfgRUG&#10;gw04zQIe3TqrHesQXausyPPjrANXWwdceI9/L4cgXST8phE8vG8aLwJRFcXeQlpdWldxzRZzVq4d&#10;s63kuzbYP3ShmTR46R7qkgVGNk7+BaUld+ChCSMOOoOmkVwkDshmnP/B5rplViQuKI63e5n8/4Pl&#10;77YfHJF1RY/yE0oM0zikh7vb+5/fH+5+3f/4RoqoUWd9ianXFpND/xJ6nHXi6+0V8M+eGLhomVmL&#10;c+egawWrscdxrMwOSgccH0FW3Vuo8Sq2CZCA+sbpKCBKQhAdZ3Wzn4/oA+H486iYTYoCQxxjx5M8&#10;n6UBZqx8rLbOh9cCNImbijqcf0Jn2ysfYjesfEyJlxlYSqWSB5QhXUVPp8U0FRxEtAxoUSV1RWd5&#10;/AbTRJKvTJ2KA5Nq2OMFyuxYR6ID5dCvekyMUqygvkH+DgYr4tPBTQvuKyUd2rCi/suGOUGJemNQ&#10;w9PxZBJ9mw6T6Ulk7w4jq8MIMxyhKhooGbYXIXk9cvX2HLVeyiTDUye7XtFeSZ3dU4j+PTynrKcH&#10;u/gNAAD//wMAUEsDBBQABgAIAAAAIQA7gNGh3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;bsIwDIbvk/YOkSftBgntRFFXF6EJ2HEbq3YOTWgrGidqQunefuE0brb86ff3F+vJ9GzUg+8sISzm&#10;Apim2qqOGoTqezdbAfNBkpK9JY3wqz2sy8eHQubKXulLj4fQsBhCPpcIbQgu59zXrTbSz63TFG8n&#10;OxgZ4jo0XA3yGsNNzxMhltzIjuKHVjr91ur6fLgYBBfcPnsfPj43290oqp99lXTNFvH5adq8Agt6&#10;Cv8w3PSjOpTR6WgvpDzrEV5Wy0VEEWZZGocbIUSaAjsiJFkGvCz4fYfyDwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAOx28PQjAgAA+AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADuA0aHfAAAACwEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:243.05pt;margin-top:-36.55pt;width:258.6pt;height:110.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZiUBoJAIAAPkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfiDpbfyW42CU1W2VSlJQip&#10;/EiFAzheb9bC9hjb6W65ABIHKM8cgANwoPYcjL1pGsEbYh8se2fmm/k+f16e9lqRa+G8BFPR8Sin&#10;RBgOtTTbin78sH42p8QHZmqmwIiK3ghPT1dPnyw7W4oCWlC1cARBjC87W9E2BFtmmeet0MyPwAqD&#10;wQacZgGPbpvVjnWIrlVW5PnzrANXWwdceI9/L4YgXSX8phE8vGsaLwJRFcXZQlpdWjdxzVZLVm4d&#10;s63k+zHYP0yhmTTY9AB1wQIjOyf/gtKSO/DQhBEHnUHTSC4SB2Qzzv9gc9UyKxIXFMfbg0z+/8Hy&#10;t9fvHZF1RSf5CSWGabyk+9uvdz+/39/+uvvxjRRRo876ElOvLCaH/gX0eNeJr7eXwD95YuC8ZWYr&#10;zpyDrhWsxhnHsTI7Kh1wfATZdG+gxlZsFyAB9Y3TUUCUhCA63tXN4X5EHwjHn5NiPi0KDHGMjaf5&#10;ZDGfpR6sfCi3zodXAjSJm4o6NECCZ9eXPsRxWPmQErsZWEulkgmUIV1FF7NilgqOIloG9KiSuqLz&#10;PH6DayLLl6ZOxYFJNeyxgTJ72pHpwDn0mx4ToxYbqG9QAAeDF/Ht4KYF94WSDn1YUf95x5ygRL02&#10;KOJiPJ1G46bDdHYS6bvjyOY4wgxHqIoGSobteUhmj1y9PUOx1zLJ8DjJflb0V1Jn/xaigY/PKevx&#10;xa5+AwAA//8DAFBLAwQUAAYACAAAACEApJUMl98AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2Qkbluyddqq0nSa0DaOwKg4Z41pKxonSrKuvD3ZCW6/5U+/P5fbyQxsRB96SxIW&#10;cwEMqbG6p1ZC/XGY5cBCVKTVYAkl/GCAbXV/V6pC2yu943iKLUslFAoloYvRFZyHpkOjwtw6pLT7&#10;st6omEbfcu3VNZWbgS+FWHOjekoXOuXwucPm+3QxElx0x82Lf33b7Q+jqD+P9bJv91I+Pky7J2AR&#10;p/gHw00/qUOVnM72QjqwQcIqXy8SKmG2yVK4EUJkGbBzSqtcAK9K/v+J6hcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBZiUBoJAIAAPkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCklQyX3wAAAAwBAAAPAAAAAAAAAAAAAAAAAH4EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w:rsidR="001C50D7" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>收文日期：</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t xml:space="preserve">      </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>年</w:t>
                       </w:r>
                       <w:r>
@@ -248,2227 +252,2614 @@
       <w:r w:rsidRPr="00F97D4C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>海關進出口貿易統計資訊保護申請書</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F61AEB" w:rsidRPr="00F61AEB" w:rsidRDefault="00F61AEB" w:rsidP="00F61AEB">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a4"/>
         <w:tblW w:w="9436" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3483"/>
         <w:gridCol w:w="5953"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>申請日期：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>申請</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>人名稱</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>統一編</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>號﹙個人請填身分證號碼﹚</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC7F29">
+              <w:t>號</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>﹙</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>個人請填身分證號碼﹚</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:trHeight w:val="724"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>地址</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>聯絡資訊</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>聯絡人</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>聯絡電話：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>電子郵件</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>申請</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>資訊</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>保</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>護</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>範圍</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>﹙本項欄位如不敷使用，請自行複製﹚</w:t>
+              <w:t>﹙</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>本項欄位如不敷使用，請自行複製﹚</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="8" w:left="473" w:hangingChars="162" w:hanging="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>、貨品分類號列</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>﹙</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>碼﹚：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>□□□□□□□□□□□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>﹙限填</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>項﹚</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="200" w:left="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>□進口  □出口</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>﹙單選﹚</w:t>
+              <w:t>﹙</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>單選﹚</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="200" w:left="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>國別</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>﹙可填列多</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC7F29">
+              <w:t>﹙</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>可填列多</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>個</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>﹚</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="001C50D7">
         <w:trPr>
           <w:trHeight w:val="1845"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="200" w:left="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>申請資訊保護理由：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>﹙請簡述您認為本署公開之統計資料對您造成之不利影響，並檢附相關佐證文件﹚</w:t>
+              <w:t>﹙</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>請簡述您</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>認為本署公</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>開之統計資料對您造成之不利影響，並檢附相關佐證文件﹚</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="8" w:left="473" w:hangingChars="162" w:hanging="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>、貨品分類號列</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>﹙</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>碼﹚：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>□□□□□□□□□□□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>﹙限填</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>項﹚</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="200" w:left="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">□進口  □出口 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>﹙單選﹚</w:t>
+              <w:t>﹙</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>單選﹚</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="200" w:left="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>國別</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>﹙可填列多個﹚</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC7F29">
+              <w:t>﹙</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>可填列多個﹚</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="001C50D7">
         <w:trPr>
           <w:trHeight w:val="1886"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="200" w:left="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>申請</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>資訊</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>保</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>護</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>理由：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>﹙請簡述您認為本署公開之統計資料對您造成之不利影響，並檢附相關佐證文件﹚</w:t>
+              <w:t>﹙</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>請簡述您</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>認為本署公</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>開之統計資料對您造成之不利影響，並檢附相關佐證文件﹚</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="001C50D7">
         <w:trPr>
           <w:trHeight w:val="1974"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="00F7442D" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F9300CD" wp14:editId="5592A4BE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-78105</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>1268730</wp:posOffset>
+                        <wp:posOffset>1268874</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="5417820" cy="548640"/>
+                      <wp:extent cx="5417820" cy="1403985"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="文字方塊 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="5417820" cy="548640"/>
+                                <a:ext cx="5417820" cy="1403985"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w:rsidR="001C50D7" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>*</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
-                                    <w:t>以上均為必填欄位。</w:t>
+                                    <w:t>以上</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:hint="eastAsia"/>
+                                    </w:rPr>
+                                    <w:t>均為必填</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:hint="eastAsia"/>
+                                    </w:rPr>
+                                    <w:t>欄位。</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="001C50D7" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>*</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
-                                    <w:t>電子郵件帳號請以正楷填寫，本署辦理期限延長通知將以電子郵件寄送。</w:t>
+                                    <w:t>電子郵件帳號請以正楷填寫，</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:hint="eastAsia"/>
+                                    </w:rPr>
+                                    <w:t>本署辦理</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:hint="eastAsia"/>
+                                    </w:rPr>
+                                    <w:t>期限延長通知將以電子郵件寄送。</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-6.15pt;margin-top:99.9pt;width:426.6pt;height:43.2pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAR6WYtIgIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU11u2zAMfh+wOwh6X5wESZsacYquXYYB&#10;3Q/Q7QCyLMfCJFGTlNjZBQb0AN3zDrAD7EDtOUbJbhpsb8P8IFAm+ZHfR2p53mlFdsJ5Caagk9GY&#10;EmE4VNJsCvrp4/rFghIfmKmYAiMKuheenq+eP1u2NhdTaEBVwhEEMT5vbUGbEGyeZZ43QjM/AisM&#10;OmtwmgW8uk1WOdYiulbZdDw+yVpwlXXAhff496p30lXCr2vBw/u69iIQVVDsLaTTpbOMZ7Zasnzj&#10;mG0kH9pg/9CFZtJg0QPUFQuMbJ38C0pL7sBDHUYcdAZ1LblIHJDNZPwHm5uGWZG4oDjeHmTy/w+W&#10;v9t9cERWODtKDNM4ooe7b/c/vz/c/br/cUumUaHW+hwDbyyGhu4ldDE6svX2GvhnTwxcNsxsxIVz&#10;0DaCVdjhJGZmR6k9jo8gZfsWKizFtgESUFc7HQFREILoOKn9YTqiC4Tjz/lscrqYooujbz5bnMzS&#10;+DKWP2Zb58NrAZpEo6AOp5/Q2e7ah9gNyx9DYjEDa6lU2gBlSFvQs/l0nhKOPFoGXFAldUEX4/j1&#10;KxNJvjJVSg5Mqt7GAsoMrCPRnnLoym6QGOOjIiVUe5TBQb+P+H7QaMB9paTFXSyo/7JlTlCi3hiU&#10;8mwyQ64kpMtsfhpFcMee8tjDDEeoggZKevMypIXvB3aBkq9lUuOpk6Fl3LEk0vAe4hIf31PU06td&#10;/QYAAP//AwBQSwMEFAAGAAgAAAAhABLL3PvfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SOxauwaVJMSpKtSWJVAi1m48JBHxQ7Gbhr9nWMFydI/unFtuZjuwCcfYe6dgtRTA&#10;0DXe9K5VUL/vFxmwmLQzevAOFXxjhE11fVXqwviLe8PpmFpGJS4WWkGXUig4j02HVselD+go+/Sj&#10;1YnOseVm1BcqtwOXQqy51b2jD50O+NRh83U8WwUhhcPD8/jyut3tJ1F/HGrZtzulbm/m7SOwhHP6&#10;g+FXn9ShIqeTPzsT2aBgsZJ3hFKQ57SBiOxe5MBOCmS2lsCrkv/fUP0AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAEelmLSICAAD9AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAEsvc+98AAAALAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="4F9300CD" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-6.15pt;margin-top:99.9pt;width:426.6pt;height:110.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5wWUjIwIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfiDpbfye6GhCarbKrSEoRU&#10;fqTCARyvN2the4ztZLdcoBIHKM8cgANwoPYcjL1pGsEbYh+s8c7MNzPffF6c9lqRnXBegqloMcop&#10;EYZDLc2mop8+rp7NKPGBmZopMKKi18LT0+XTJ4vOlmIMLahaOIIgxpedrWgbgi2zzPNWaOZHYIVB&#10;ZwNOs4BXt8lqxzpE1yob5/mLrANXWwdceI9/LwYnXSb8phE8vG8aLwJRFcXeQjpdOtfxzJYLVm4c&#10;s63k+zbYP3ShmTRY9AB1wQIjWyf/gtKSO/DQhBEHnUHTSC7SDDhNkf8xzVXLrEizIDneHmjy/w+W&#10;v9t9cETWuDtKDNO4ovvbm7uf3+9vf939+EbGkaHO+hIDryyGhv4l9DE6TuvtJfDPnhg4b5nZiDPn&#10;oGsFq7HDImZmR6kDjo8g6+4t1FiKbQMkoL5xOgIiIQTRcVPXh+2IPhCOP6eT4mQ2RhdHXzHJn89n&#10;01SDlQ/p1vnwWoAm0aiow/UneLa79CG2w8qHkFjNwEoqlSSgDOkqOp+OpynhyKNlQIUqqSs6y+M3&#10;aCZO+crUKTkwqQYbCyizHztOOswc+nW/5xjjIyVrqK+RBweDIPEBodGC+0pJh2KsqP+yZU5Qot4Y&#10;5HJeTCZRvekymZ5EFtyxZ33sYYYjVEUDJYN5HpLih42dIecrmdh47GTfMooskbR/EFHFx/cU9fhs&#10;l78BAAD//wMAUEsDBBQABgAIAAAAIQBgn89m3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/N&#10;TsMwEITvSLyDtUjcWruhgibEqSrUliNQIs5uvE2ixj+y3TS8PcsJbjuaT7Mz5XoyAxsxxN5ZCYu5&#10;AIa2cbq3rYT6czdbAYtJWa0GZ1HCN0ZYV7c3pSq0u9oPHA+pZRRiY6EkdCn5gvPYdGhUnDuPlryT&#10;C0YlkqHlOqgrhZuBZ0I8cqN6Sx865fGlw+Z8uBgJPvn902t4e99sd6Oov/Z11rdbKe/vps0zsIRT&#10;+oPhtz5Vh4o6Hd3F6sgGCbNF9kAoGXlOG4hYLUUO7ChhmdHBq5L/31D9AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAPnBZSMjAgAA/gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAGCfz2bfAAAACwEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" filled="f" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
                           <w:p w:rsidR="001C50D7" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>*</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
-                              <w:t>以上均為必填欄位。</w:t>
+                              <w:t>以上</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>均為必填</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>欄位。</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="001C50D7" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>*</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
-                              <w:t>電子郵件帳號請以正楷填寫，本署辦理期限延長通知將以電子郵件寄送。</w:t>
+                              <w:t>電子郵件帳號請以正楷填寫，</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>本署辦理</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>期限延長通知將以電子郵件寄送。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="001C50D7" w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>公司大小章﹙個人請簽名﹚：</w:t>
+              <w:t>公司大小章</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>﹙</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>個人請簽名﹚：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00EC7F29">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidTr="00D83F1E">
         <w:trPr>
           <w:trHeight w:val="12414"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:afterLines="50" w:after="180" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>海關進出口貿易統計資</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>訊</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>保</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>護</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>申請須知</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>海關進出口貿易統計</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>為行政院「各機關統計資料發布要點」第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>點列管之應發布統計資料，故個別</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>資訊保護</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>僅得做為補充措施，</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>依聯合國建議之「被動式」原則，當納稅義務人或貨物輸出人認為貿易統計資料之公開有揭露個別資訊之風險，進而造成個別企業之損害時，可向本署申請資訊保護，申請案件如經審查符合資訊保護條件，即施以適當保護措施。</w:t>
+              <w:t>依聯合國建議之「被動式」原則，當納稅義務人或貨物輸出人認為貿易統計資料之公開有揭露個別資訊之風險，進而造成個別企業之損害時，可</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>向本署申請</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>資訊保護，申請案件如經審查符合資訊保護條件，即施以適當保護措施。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="000472EB">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>申請人須為納稅義務人或貨物輸出人</w:t>
             </w:r>
-            <w:r w:rsidR="000472EB" w:rsidRPr="00EC7F29">
+            <w:r w:rsidR="000472EB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>，且曾進出口該申請保護之目標貨品</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>申請資訊保護範圍，以進出口別、貨品分類號列與國別交叉組合為限。其中，貨品分類號列請填列完整</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC7F29">
+              <w:t>申請資訊保護範圍，以進出口別、貨品分類號列與國別交叉組合為限。其中，貨品分類</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:t>號列請填</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>列完整</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>碼，國別係指生產國別﹙進口﹚或目的地國別﹙出口﹚。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>申請人應檢附相關佐證資料，本署不負舉證之責。</w:t>
+              <w:t>申請人應檢附相關佐證資料，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>本署不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>負舉證之責。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>資訊保護措施以資訊減損最小為原則。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>資訊保護範圍之統計數據，得另以新增統計用編碼形式予以彙總公布。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>本署將於申請書</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC7F29">
+              <w:t>本署將</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>於申請書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>收文</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>次日起</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>日內將審查結果公文通知申請人；</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00C91516">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>必要時，得予延長通知時間</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC7F29">
+              <w:t>必要時，得予延長</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>通知時間</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>，延長以</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>次為限﹙</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC7F29">
+              <w:t>次為限</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:t>﹙</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>日﹚。經審查屬應施資訊保護案件，於下</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>個初步值資料月份發布時始予以實施，以不回溯為原則。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>申請人於審查結果通知書發文日起</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年內不得再就審查未通過之相同申請範圍的貨品分類號列提出申請。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>本署</w:t>
             </w:r>
-            <w:r w:rsidR="0065506A" w:rsidRPr="00EC7F29">
+            <w:r w:rsidR="0065506A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>定期就</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC7F29">
+              <w:t>定期</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0065506A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:t>就</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C91516">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>審查通過</w:t>
             </w:r>
-            <w:r w:rsidR="0065506A" w:rsidRPr="00EC7F29">
+            <w:r w:rsidR="0065506A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>之</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>資訊保護措施重新檢視是否繼續實施，如無續行必要，將於資訊保護中止前</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC7F29">
+              <w:t>資訊</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C91516">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>保護措施</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>重新檢視是否繼續實施，如無續行必要，將於資訊保護</w:t>
+            </w:r>
+            <w:r w:rsidR="00346957">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>終</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>止</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>前</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>個月通知申請人。</w:t>
+              <w:t>個月</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>通知申請人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>實施資訊保護期間如遇資訊保護範圍之貨品分類號列增刪修訂，本署得先以增刪修訂前後之對應貨品分類號列，以不小於原資訊保護範圍為原則，續以施行。另申請範圍之貨品分類號列增刪修訂，得要求申請人重新提出申請。</w:t>
+              <w:t>實施資訊保護期間如遇資訊保護範圍之貨品分類號列增刪修訂，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>本署得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>先以增刪修訂前後之對應貨品分類號列，以不小於原資訊保護範圍為原則，續以施行。另申請範圍之貨品分類號列增刪修訂，得要求申請人重</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>新提出申請。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>申請書填具後，請以書面通訊方式寄送本署。</w:t>
+              <w:t>申請書填具後，請以</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C91516">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>書面通訊方式</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>寄</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>送本署</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F97D4C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:ind w:left="907"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>收件人：財政部關務署統計室。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:ind w:left="907"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>地址：臺北市塔城街</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>號。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C50D7" w:rsidRPr="00EC7F29" w:rsidRDefault="001C50D7" w:rsidP="00EC7F29">
+          <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="001C50D7">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="420" w:lineRule="exact"/>
               <w:ind w:left="907"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>聯絡電話：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>(02)25505500</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>分機</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2815</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC7F29">
+            <w:r w:rsidRPr="00F97D4C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001C50D7" w:rsidRPr="00F97D4C" w:rsidRDefault="001C50D7" w:rsidP="006B2C1D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006B2C1D" w:rsidRDefault="006B2C1D" w:rsidP="006B2C1D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002424C4" w:rsidRDefault="00507AEB" w:rsidP="006B2C1D">
+    <w:p w:rsidR="007762BC" w:rsidRDefault="00507AEB" w:rsidP="006B2C1D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>修訂日期：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0065506A">
-        <w:t>13</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="008917E3">
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="008917E3">
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidRPr="00643151">
-[...6 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="005E3F46" w:rsidRPr="005E3F46">
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002424C4" w:rsidSect="001C50D7">
+    <w:sectPr w:rsidR="007762BC" w:rsidSect="001C50D7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1021" w:bottom="1440" w:left="1021" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00733458" w:rsidRDefault="00733458" w:rsidP="000472EB">
+    <w:p w:rsidR="00BC399F" w:rsidRDefault="00BC399F" w:rsidP="000472EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00733458" w:rsidRDefault="00733458" w:rsidP="000472EB">
+    <w:p w:rsidR="00BC399F" w:rsidRDefault="00BC399F" w:rsidP="000472EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000400000000000000"/>
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00733458" w:rsidRDefault="00733458" w:rsidP="000472EB">
+    <w:p w:rsidR="00BC399F" w:rsidRDefault="00BC399F" w:rsidP="000472EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00733458" w:rsidRDefault="00733458" w:rsidP="000472EB">
+    <w:p w:rsidR="00BC399F" w:rsidRDefault="00BC399F" w:rsidP="000472EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24B276CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="054EC960"/>
     <w:lvl w:ilvl="0" w:tplc="E0B660A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
@@ -2639,142 +3030,152 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="70"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="120"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C50D7"/>
     <w:rsid w:val="000472EB"/>
     <w:rsid w:val="001321E0"/>
     <w:rsid w:val="00137DFA"/>
     <w:rsid w:val="001C50D7"/>
     <w:rsid w:val="00237ABD"/>
-    <w:rsid w:val="002424C4"/>
+    <w:rsid w:val="00346957"/>
     <w:rsid w:val="00507AEB"/>
     <w:rsid w:val="00514953"/>
+    <w:rsid w:val="005E3F46"/>
+    <w:rsid w:val="00622D32"/>
     <w:rsid w:val="00643151"/>
     <w:rsid w:val="0065506A"/>
     <w:rsid w:val="006B2C1D"/>
-    <w:rsid w:val="00733458"/>
+    <w:rsid w:val="006E0F1E"/>
     <w:rsid w:val="00734824"/>
+    <w:rsid w:val="008749B3"/>
+    <w:rsid w:val="008917E3"/>
+    <w:rsid w:val="00BC399F"/>
     <w:rsid w:val="00C5787A"/>
-    <w:rsid w:val="00EC7F29"/>
+    <w:rsid w:val="00C94CA5"/>
     <w:rsid w:val="00F61AEB"/>
-    <w:rsid w:val="00F7442D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{1F49110E-8F55-40FF-B019-3B7AAF6BB30A}"/>
+  <w14:docId w14:val="28A6D6F7"/>
+  <w15:docId w15:val="{900FBB0B-C969-45B4-A9F0-A69E5D4BC75F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3102,60 +3503,64 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:rsid w:val="001C50D7"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Mangal"/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -3196,376 +3601,400 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000472EB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="頁首 字元"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000472EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000472EB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="頁尾 字元"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000472EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>166</Words>
-  <Characters>952</Characters>
+  <Characters>951</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1116</CharactersWithSpaces>
+  <CharactersWithSpaces>1115</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>007331</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>